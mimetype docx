--- v0 (2025-10-31)
+++ v1 (2026-04-30)
@@ -1,801 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="0670F3FE" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1517"/>
         </w:tabs>
         <w:spacing w:before="183"/>
         <w:ind w:left="101"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="364D128B" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1517"/>
         </w:tabs>
         <w:spacing w:before="183"/>
         <w:ind w:left="101"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SOLICITO:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONSTANCIA (OTRAS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="45CD2BF9" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1517"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:left="101"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="6B1CC240" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1517"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:left="101"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    </w:p>
+    <w:p w14:paraId="49550670" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="5DE4D3D2" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Señor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="50A2CE83" w14:textId="42133245" w:rsidR="00F2753B" w:rsidRPr="005D1F38" w:rsidRDefault="00F2753B" w:rsidP="00F2753B">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D1F38">
+      <w:r w:rsidRPr="003A4D77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>JOSE EDUARDO VALDIVIA MUÑOZ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+        <w:t>JEFFREY DAGMAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4D77">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>FERNÁNDEZ CASTILLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28432510" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>DIRECTOR DE LA I.E.P LORD BYRON</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+        <w:t xml:space="preserve">DIRECTOR DE LA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>I.E.P</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LORD BYRON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F18F29" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00036184">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Presente.-</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="780DE225" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="47A9A5DE" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="524D1C60" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7267"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="102"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single" w:color="FF0000"/>
         </w:rPr>
-        <w:t>(Nombre y  Apellido del solicitante)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(Nombre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+        <w:t>y  Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single" w:color="FF0000"/>
+        </w:rPr>
+        <w:t>solicitante)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1F38">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
-        <w:t>identificada(o) con</w:t>
+        <w:t>identificada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:t>(o) con</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:t>DNI</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
-        <w:t>N……..……………….., ante</w:t>
+        <w:t>N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:t>.…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1F38">
+        <w:t>., ante</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:t>Usted con el debido respeto me presento y expongo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="734669D6" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="117" w:firstLine="442"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="6F572436" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:t xml:space="preserve">por motivos </w:t>
       </w:r>
       <w:r w:rsidRPr="0010411C">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(explicar motivo</w:t>
       </w:r>
       <w:r w:rsidRPr="0010411C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0010411C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1F38">
         <w:t>solicito se expid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a la constancia de </w:t>
       </w:r>
       <w:r w:rsidRPr="00036184">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>(especificar),</w:t>
+        <w:t>(especificar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00036184">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>),</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  correspondiente a:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+        <w:t xml:space="preserve">  correspondiente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1513FD" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2175"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="2391"/>
+        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="2129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidTr="00792F7D">
+      <w:tr w:rsidR="00036184" w:rsidRPr="005D1F38" w14:paraId="6BC5C9BD" w14:textId="77777777" w:rsidTr="00792F7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="2CACD22A" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1F38">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2451" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="7D075578" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1F38">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>APELLIDO PATERNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2511" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="1D66CFFC" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1F38">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>APELLIDO MATERNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="0C45C5E6" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1F38">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidTr="00792F7D">
+      <w:tr w:rsidR="00036184" w:rsidRPr="005D1F38" w14:paraId="73570C7D" w14:textId="77777777" w:rsidTr="00792F7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="1DD958EA" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="3634C939" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2511" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="22185CBC" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
+          <w:p w14:paraId="1BAA67A6" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00792F7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="6D8718A9" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="72C9F1F8" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="4854AA8F" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="73200657" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Por lo expuesto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="2EA02201" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="50455781" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="116"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pido a usted acce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>der a mi petición por ser justa adjuntando a la presente</w:t>
       </w:r>
       <w:r w:rsidRPr="00036184">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Colocar los documentos que se adjunten para respaldar su solicitud)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="0F3AD339" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="5EC5DFA3" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="68215750" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="621F95DE" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arequipa,...........................................</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="70C53E83" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="59FC11C3" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="36424E84" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="28CAEE47" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="0C23E8D9" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:spacing w:line="204" w:lineRule="exact"/>
         <w:ind w:left="5705"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>FIRMA Y POST FIRMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="58A87225" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="512FE0D0" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="34D07091" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00724B6D" w:rsidP="00036184">
+    <w:p w14:paraId="3B7B3ED2" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00724B6D" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="162"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="thick" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0348816C" wp14:editId="0F99B539">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>994410</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-38735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5600700" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Line 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5600700" cy="0"/>
                         </a:xfrm>
@@ -829,170 +919,188 @@
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="4512F60C" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="78.3pt,-3.05pt" to="519.3pt,-3.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDYuWmEwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu2jAQ3VfqP1jeQxIauBARrqoEuqEt&#10;0r39AGM7xKpjW7YhQVX/vWPzaGk3VdUsHD/OHJ+ZM14+D51EJ26d0KrE2TjFiCuqmVCHEn953Yzm&#10;GDlPFCNSK17iM3f4efX2zbI3BZ/oVkvGLQIS5YrelLj13hRJ4mjLO+LG2nAFh422HfGwtIeEWdID&#10;eyeTSZrOkl5bZqym3DnYrS+HeBX5m4ZT/7lpHPdIlhi0+TjaOO7DmKyWpDhYYlpBrzLIP6joiFBw&#10;6Z2qJp6goxV/UHWCWu1048dUd4luGkF5zAGyydLfsnlpieExFyiOM/cyuf9HSz+ddhYJBt5hpEgH&#10;Fm2F4ijLQml64wpAVGpnQ3J0UC9mq+lXh5SuWqIOPEp8PRuIixHJQ0hYOAMX7PuPmgGGHL2OdRoa&#10;2wVKqAAaoh3nux188IjC5nSWpk8puEZvZwkpboHGOv+B6w6FSYkliI7E5LR1HqQD9AYJ9yi9EVJG&#10;t6VCfYkX08k0BjgtBQuHAebsYV9Ji04k9Ev8Qh2A7AFm9VGxSNZywtbXuSdCXuaAlyrwQSog5zq7&#10;NMS3RbpYz9fzfJRPZutRntb16P2mykezTfY0rd/VVVVn34O0LC9awRhXQd2tObP878y/PpNLW93b&#10;816G5JE9pghib/8oOnoZ7Ls0wl6z886GagRboR8j+Pp2QsP/uo6ony989QMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPZtcdDdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHghsAVi&#10;Q2q3xKi9eRE1Xofu0DZ0Z0t3geqvd4gHPb43X968l69H16kTDaH1bGA+S0ARV962XBt4fyunK1Ah&#10;IlvsPJOBLwqwLq6vcsysP/MrnTaxVhLCIUMDTYx9pnWoGnIYZr4nltvODw6jyKHWdsCzhLtOL5Ik&#10;1Q5blg8N9vTYULXfHJ2BUH7QofyeVJPkc1l7WhyeXp7RmNub8eEeVKQx/sFwqS/VoZBOW39kG1Qn&#10;+i5NBTUwTeegLkCyXImz/XV0kev/E4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMNi&#10;5aYTAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APZtcdDdAAAACgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00036184" w:rsidRPr="005D1F38">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="thick" w:color="0000FF"/>
         </w:rPr>
         <w:t>Requisitos para trámite de constancia:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="0225D775" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="386"/>
         </w:tabs>
         <w:spacing w:before="198"/>
         <w:ind w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>El área responsable de emitir el documento se comunicará con usted en caso se requiera información adicional para la emisión de la constancia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
+    <w:p w14:paraId="00C75CD4" w14:textId="77777777" w:rsidR="00036184" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="386"/>
         </w:tabs>
         <w:spacing w:before="198"/>
         <w:ind w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1F38">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Para su recojo se debe entregar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>el voucher de pago respectivo que se hace en la tesorería del colegio, una vez se reciba la confirmación que es procedente el pedido realizado.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voucher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de pago respectivo que se hace en la tesorería del colegio, una vez se reciba la confirmación que es procedente el pedido realizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B40E2C4" w14:textId="77777777" w:rsidR="00036184" w:rsidRPr="005D1F38" w:rsidRDefault="00036184" w:rsidP="00036184">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00036184" w:rsidRPr="005D1F38">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="560" w:right="1580" w:bottom="280" w:left="1600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AAD38ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4692CFC8"/>
     <w:lvl w:ilvl="0" w:tplc="EAE4CBEC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="386" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="99"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C4627284">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1214" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
@@ -1293,136 +1401,141 @@
     <w:lvl w:ilvl="7" w:tplc="C3B6AB00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6222" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C550284A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7057" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="892346875">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="618873389">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2026443331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A478B"/>
     <w:rsid w:val="00036184"/>
     <w:rsid w:val="0010411C"/>
     <w:rsid w:val="005A76AD"/>
     <w:rsid w:val="005D1F38"/>
     <w:rsid w:val="006A478B"/>
     <w:rsid w:val="00724B6D"/>
     <w:rsid w:val="00E51EF1"/>
+    <w:rsid w:val="00E86B40"/>
+    <w:rsid w:val="00F2753B"/>
     <w:rsid w:val="00F72F5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3937410F"/>
   <w15:docId w15:val="{28B3F099-4BFA-4465-83D4-D6297E15846C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1750,50 +1863,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="76"/>
       <w:ind w:left="1075" w:right="1089"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
@@ -1895,51 +2013,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005D1F38"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2187,78 +2305,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>155</Words>
-  <Characters>857</Characters>
+  <Words>156</Words>
+  <Characters>862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MODELO DE SOLICITUD DE CERTIFICADO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1010</CharactersWithSpaces>
+  <CharactersWithSpaces>1016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MODELO DE SOLICITUD DE CERTIFICADO</dc:title>
   <dc:creator>Universidad de Piura</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-09-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>